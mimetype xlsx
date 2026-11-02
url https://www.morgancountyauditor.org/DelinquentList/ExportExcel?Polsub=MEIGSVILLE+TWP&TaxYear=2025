--- v3 (2026-09-03)
+++ v4 (2026-11-02)
@@ -5,123 +5,119 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>120-000-420-1</t>
   </si>
   <si>
     <t>MORGAN COUNTY REGIONAL AIRPORT AUTHORITY</t>
   </si>
   <si>
     <t>MORGAN LSD</t>
   </si>
   <si>
-    <t xml:space="preserve">S R 60  SD 63
-</t>
+    <t xml:space="preserve">ST RT 60  
+MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>120-000-690-0</t>
   </si>
   <si>
     <t>PLANTZ JAMES &amp; DEBORAH</t>
   </si>
   <si>
     <t xml:space="preserve">911 E ST RT 60  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-002-610-0</t>
   </si>
   <si>
     <t>TUCKER KIMBERLY A</t>
   </si>
   <si>
     <t xml:space="preserve">E ST RT 60  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-002-620-0</t>
   </si>
   <si>
     <t xml:space="preserve">960 E ST RT 60  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-002-800-1</t>
   </si>
   <si>
     <t>ELLIOTT SAMUEL K &amp; BARBARA L</t>
   </si>
   <si>
-    <t xml:space="preserve">ST RT 60  
-[...2 lines deleted...]
-  <si>
     <t>120-002-900-0</t>
   </si>
   <si>
     <t>FERGUSON KAREN L</t>
   </si>
   <si>
     <t xml:space="preserve">GERLACH RD  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-003-390-0</t>
   </si>
   <si>
     <t>GRANGE TRUSTEES NEELYVILLE</t>
   </si>
   <si>
     <t xml:space="preserve">HOOPPOLE RIDGE RD  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-003-400-0</t>
   </si>
   <si>
     <t>WILCOXEN SAM G</t>
   </si>
@@ -130,92 +126,92 @@
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-004-370-0</t>
   </si>
   <si>
     <t>JOHNSON INVESTMENT II LIMITED LIABILITY COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">ADRIAN LN  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-004-380-0</t>
   </si>
   <si>
     <t>120-004-390-0</t>
   </si>
   <si>
     <t>120-004-880-0</t>
   </si>
   <si>
     <t>FISHER DERICK &amp; SHALIA</t>
   </si>
   <si>
-    <t xml:space="preserve">2750 AIRPORT RD  SD 35
-</t>
+    <t xml:space="preserve">2750 E AIRPORT RD NE 
+MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-005-180-4</t>
   </si>
   <si>
     <t>SHAWCROFT TRAVIS G &amp; MARISSA G</t>
   </si>
   <si>
     <t xml:space="preserve">HAWTHORN DR  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-005-460-0</t>
   </si>
   <si>
     <t>MONEY CHRISTIAN &amp; MARISSA WEST</t>
   </si>
   <si>
     <t xml:space="preserve">S R 60  
 </t>
   </si>
   <si>
     <t>120-005-600-0</t>
   </si>
   <si>
     <t>MCFERREN LINDA &amp; JERRI LYNNE OLIVER &amp; MARY KIDD</t>
   </si>
   <si>
     <t xml:space="preserve">S R 60  SD 35
 </t>
   </si>
   <si>
     <t>120-006-110-1</t>
   </si>
   <si>
     <t>WEST GARY D</t>
   </si>
   <si>
-    <t xml:space="preserve">MC KENDREE RD  
-</t>
+    <t xml:space="preserve">HENDERSON LN  
+MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>12000810</t>
   </si>
   <si>
     <t>FISHER DERICK &amp; SHALIA M</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>120-008-351-0</t>
   </si>
   <si>
     <t>ROBERTS JOSEF</t>
   </si>
   <si>
     <t xml:space="preserve">TENNENT RD  SD 58
 </t>
   </si>
   <si>
     <t>120-009-860-1</t>
   </si>
   <si>
     <t>B &amp; B OIL-N-GAS LLC</t>
@@ -258,75 +254,71 @@
     <t>12010430</t>
   </si>
   <si>
     <t>CLAYTOR WILLIAM J</t>
   </si>
   <si>
     <t>3440 DOC TAYLOR RD</t>
   </si>
   <si>
     <t>12010640</t>
   </si>
   <si>
     <t>SMITH RITA J TOD: DONALD J SMITH</t>
   </si>
   <si>
     <t>UNIONVILLE RD</t>
   </si>
   <si>
     <t>120-600-130-0</t>
   </si>
   <si>
     <t>CHURCH &amp; CEMETERY UNIONVILLE M E</t>
   </si>
   <si>
     <t xml:space="preserve">UNIONVILLE RD  
-</t>
+MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-600-140-0</t>
   </si>
   <si>
-    <t xml:space="preserve">AIRPORT RD  LOT 22
-</t>
+    <t xml:space="preserve">AIRPORT RD  
+MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-600-150-0</t>
   </si>
   <si>
     <t xml:space="preserve">975 AIRPORT RD  
 MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>120-600-160-0</t>
   </si>
   <si>
     <t>120-600-170-0</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -483,571 +475,571 @@
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
         <v>3575.68</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E6" s="3">
         <v>1.88</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="3">
         <v>0.65</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="3">
         <v>23.98</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="3">
         <v>1634.94</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E10" s="3">
         <v>3297.54</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E11" s="3">
         <v>34.16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E12" s="3">
         <v>1046.51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E13" s="3">
         <v>2504.12</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E14" s="3">
         <v>109.63</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E15" s="3">
         <v>32.95</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E16" s="3">
         <v>0.24</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E17" s="3">
         <v>908.76</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E18" s="3">
         <v>1638.96</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E19" s="3">
         <v>11.92</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E20" s="3">
         <v>15.47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E21" s="3">
         <v>5.77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E22" s="3">
         <v>9.16</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E23" s="3">
         <v>11.81</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E24" s="3">
         <v>82.67</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E25" s="3">
         <v>247.01</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E26" s="3">
         <v>1769.46</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E27" s="3">
         <v>592.03</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E28" s="3">
         <v>101.05</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E29" s="3">
         <v>9797.89</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E30" s="3">
         <v>4462.55</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E31" s="3">
         <v>1032.64</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E32" s="3">
         <v>532.4</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>