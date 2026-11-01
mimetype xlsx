--- v2 (2026-09-10)
+++ v3 (2026-11-01)
@@ -64,52 +64,52 @@
   </si>
   <si>
     <t>090-000-051-1</t>
   </si>
   <si>
     <t>CLODFELTER REBECCA</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 41
 </t>
   </si>
   <si>
     <t>090-002-650-0</t>
   </si>
   <si>
     <t>REINHART KETRINA L</t>
   </si>
   <si>
     <t xml:space="preserve">8245 REINERSVILLE RD  SD 17
 </t>
   </si>
   <si>
     <t>090-003-820-0</t>
   </si>
   <si>
-    <t xml:space="preserve">7700 S R 78  SD 33
-</t>
+    <t xml:space="preserve">7700 N STATE ROUTE 78 NE 
+MCCONNELSVILLE OH 43756</t>
   </si>
   <si>
     <t>090-003-850-0</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 29
 </t>
   </si>
   <si>
     <t>090-003-860-0</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 30
 </t>
   </si>
   <si>
     <t>090-003-870-0</t>
   </si>
   <si>
     <t xml:space="preserve">S R 78  SD 35
 </t>
   </si>
   <si>
     <t>090-003-990-1</t>
   </si>